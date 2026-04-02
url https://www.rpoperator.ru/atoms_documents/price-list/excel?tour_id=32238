--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Долина Гейзеров + Узон + Налычево</t>
   </si>
   <si>
     <t>70000 RUB</t>
   </si>
   <si>
     <t>Дачные горячие источники (джип-тур)</t>
   </si>
   <si>
     <t>16000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 02.01.2026 00:10, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 02.04.2026 08:55, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>