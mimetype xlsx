--- v1 (2026-01-09)
+++ v2 (2026-04-12)
@@ -74,87 +74,87 @@
   <si>
     <t>26.08.2026</t>
   </si>
   <si>
     <t>02.09.2026</t>
   </si>
   <si>
     <t>09.09.2026</t>
   </si>
   <si>
     <t>16.09.2026</t>
   </si>
   <si>
     <t>23.09.2026</t>
   </si>
   <si>
     <t>Размещение по программе тура "40 тысяч шагов по следам алтайский кочевников"</t>
   </si>
   <si>
     <t>Стандарт двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>57000 RUB</t>
-[...5 lines deleted...]
-    <t>61000 RUB</t>
+    <t>69000 RUB</t>
+  </si>
+  <si>
+    <t>72000 RUB</t>
+  </si>
+  <si>
+    <t>65000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
-    <t>39900 RUB</t>
-[...5 lines deleted...]
-    <t>42700 RUB</t>
+    <t>62100 RUB</t>
+  </si>
+  <si>
+    <t>64800 RUB</t>
+  </si>
+  <si>
+    <t>61750 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
-    <t>72000 RUB</t>
-[...5 lines deleted...]
-    <t>76000 RUB</t>
+    <t>85000 RUB</t>
+  </si>
+  <si>
+    <t>88000 RUB</t>
+  </si>
+  <si>
+    <t>81000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 09.01.2026 08:50, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 12.04.2026 14:01, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -645,184 +645,184 @@
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>21</v>
       </c>
       <c r="J4" t="s">
         <v>21</v>
       </c>
       <c r="K4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
+        <v>20</v>
+      </c>
+      <c r="O4" t="s">
         <v>22</v>
       </c>
-      <c r="L4" t="s">
+      <c r="P4" t="s">
         <v>22</v>
       </c>
-      <c r="M4" t="s">
+      <c r="Q4" t="s">
         <v>22</v>
       </c>
-      <c r="N4" t="s">
+      <c r="R4" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" t="s">
         <v>26</v>
       </c>
-      <c r="L5" t="s">
+      <c r="P5" t="s">
         <v>26</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
         <v>26</v>
       </c>
-      <c r="N5" t="s">
+      <c r="R5" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
         <v>30</v>
       </c>
-      <c r="L6" t="s">
+      <c r="P6" t="s">
         <v>30</v>
       </c>
-      <c r="M6" t="s">
+      <c r="Q6" t="s">
         <v>30</v>
       </c>
-      <c r="N6" t="s">
+      <c r="R6" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="1:18">